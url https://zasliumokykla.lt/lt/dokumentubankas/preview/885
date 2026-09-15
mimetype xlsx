--- v0 (2025-12-06)
+++ v1 (2026-09-15)
@@ -4,121 +4,118 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Jolita\Documents\2025-2026 mokslo metai\Direktoriaus įsakymais patvirtinti dokumentai\Tvarkaraščiai\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Jolita\Documents\2026-2027 mokslo metai\Direktoriaus įsakymais patvirtinti dokumentai\Tvarkaraščiai\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4E6DF766-2D51-4F8D-9B99-65279063A9DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D79745E-BF42-4902-9039-3B75D1CDDC52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Lapas2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="3" r:id="rId3"/>
     <sheet name="Sheet4" sheetId="4" r:id="rId4"/>
     <sheet name="Sheet3" sheetId="5" r:id="rId5"/>
     <sheet name="Lapas1" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion1">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId10" roundtripDataSignature="AMtx7mjJF3cSPhb7te25tFQYsxKYqgdDyg=="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="64">
   <si>
     <t>PATVIRTINTA</t>
   </si>
   <si>
     <t xml:space="preserve">KAIŠIADORIŲ R. ŽASLIŲ PAGRINDINĖ MOKYKLA </t>
   </si>
   <si>
     <t>Kaišiadorių r. Žaslių pagrindinės mokyklos direktoriaus</t>
   </si>
   <si>
     <t xml:space="preserve">                           PAMOKŲ TVARKARAŠTIS</t>
   </si>
   <si>
     <t>Mokytojas</t>
   </si>
   <si>
     <t>Dalykas</t>
   </si>
   <si>
     <t>PIRMADIENIS</t>
   </si>
   <si>
     <t>ANTRADIENIS</t>
   </si>
   <si>
     <t>TREČIADIENIS</t>
   </si>
   <si>
     <t>KETVIRTADIENIS</t>
   </si>
   <si>
     <t>PENKTADIENIS</t>
   </si>
   <si>
     <t>Lietuvių k. konsultacija</t>
   </si>
   <si>
     <t xml:space="preserve">Užsienio k. (1-oji) anglų k. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Etika</t>
   </si>
   <si>
     <t>Technologijos</t>
   </si>
   <si>
     <t>Dailė</t>
   </si>
   <si>
     <t>B.Mučinskienė</t>
   </si>
   <si>
     <t xml:space="preserve">Užsienio k. (2-oji) rusų k. </t>
   </si>
   <si>
     <t>G.Juzukonienė</t>
   </si>
   <si>
     <t>L. Pluščauskienė</t>
   </si>
   <si>
     <t>Istorija</t>
   </si>
   <si>
     <t>Pilietiškumo pagrindai</t>
   </si>
@@ -131,130 +128,191 @@
   <si>
     <t>Informacinės technologijos</t>
   </si>
   <si>
     <t>V. Petkevičiūtė</t>
   </si>
   <si>
     <t>Chemija</t>
   </si>
   <si>
     <t>Fizika</t>
   </si>
   <si>
     <t>Ekonomika ir verslumas</t>
   </si>
   <si>
     <t>K.Jurevičienė</t>
   </si>
   <si>
     <t>Geografija</t>
   </si>
   <si>
     <t>V. Vankevičienė</t>
   </si>
   <si>
-    <t>Biologija</t>
-[...1 lines deleted...]
-  <si>
     <t>D. Vitienė</t>
   </si>
   <si>
     <t>Muzika</t>
   </si>
   <si>
     <t>Fizinis ugdymas</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nauris Gumbrevičius</t>
   </si>
   <si>
     <t>Tikyba</t>
   </si>
   <si>
     <t>S. Chveduk</t>
   </si>
   <si>
     <t>L. Dekienė</t>
   </si>
   <si>
-    <t>J. Klanienė</t>
-[...1 lines deleted...]
-  <si>
     <t>Gyvenimo įgūdžiai</t>
   </si>
   <si>
     <t>Gamtos mokslai</t>
-  </si>
-[...1 lines deleted...]
-    <t>D. Butėnienė</t>
   </si>
   <si>
     <t>Lietuvių k. ir literatūra</t>
   </si>
   <si>
     <t>S. Žukauskienė</t>
   </si>
   <si>
-    <t>J. Grigorjevienė</t>
-[...7 lines deleted...]
-  <si>
     <t>L. Debesiūnienė</t>
-  </si>
-[...7 lines deleted...]
-    <t>10/-</t>
   </si>
   <si>
     <t>Matematikos konsultacija</t>
   </si>
   <si>
-    <t>2.</t>
+    <t>J.Mikalauskienė</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t>9.10</t>
   </si>
   <si>
-    <t>2025 m. rugsėjo   d. įsakymu Nr. V1-</t>
+    <t>R. Nekrošytė</t>
+  </si>
+  <si>
+    <t>D. Kobelevienė</t>
+  </si>
+  <si>
+    <r>
+      <t>Bi</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>ologija</t>
+    </r>
+  </si>
+  <si>
+    <t>E.Malakauskienė</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etika </t>
+  </si>
+  <si>
+    <t>J.Klanienė</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                </t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>7.8</t>
+  </si>
+  <si>
+    <t>/10</t>
+  </si>
+  <si>
+    <t>Pastaba. Sutartiniai ženklai: /10, jei pamoka vyksta kas antrą savaitę.</t>
+  </si>
+  <si>
+    <t>9./6</t>
+  </si>
+  <si>
+    <t>N. Gumbrevičius</t>
+  </si>
+  <si>
+    <t>J.Radkevičienė</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Užsienio k. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(2-oji)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="22"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> vokiečių k.</t>
+    </r>
+  </si>
+  <si>
+    <t>7./5</t>
+  </si>
+  <si>
+    <t>0./8</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026-2027 M.M.  5-10 KL. PAMOKŲ IR KONSULTACIJŲ TVARKARAŠTIS </t>
+  </si>
+  <si>
+    <t>2026 m. rugsėjo  14 d. įsakymu Nr. V1-128</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="38" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
@@ -415,344 +473,272 @@
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="22"/>
-[...12 lines deleted...]
-    <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="22"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
-  <fills count="19">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFF66"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB2B2B2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCFF"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFF7C80"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF66CCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCC00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00CC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFF33"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF009999"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFFFCCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9999FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF33CCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF66"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC66"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="127">
+  <borders count="126">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...35 lines deleted...]
-    <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF000000"/>
-[...13 lines deleted...]
-      <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
@@ -817,145 +803,75 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
-      <bottom/>
-[...35 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
-        <color rgb="FF000000"/>
-[...20 lines deleted...]
-      <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -977,105 +893,79 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...11 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
@@ -1090,167 +980,117 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
-        <color rgb="FF000000"/>
-[...11 lines deleted...]
-      <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...11 lines deleted...]
-      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1266,174 +1106,105 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...37 lines deleted...]
-    <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
-      </top>
-[...13 lines deleted...]
-        <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -1458,61 +1229,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="medium">
-[...9 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -1553,177 +1313,82 @@
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...50 lines deleted...]
-    <border>
       <left/>
       <right/>
-      <top style="medium">
-[...28 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -1746,1275 +1411,1959 @@
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...121 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...43 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...28 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="314">
+  <cellXfs count="416">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="27" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="27" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="82" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="121" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="16" fontId="27" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...92 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...116 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...159 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...240 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Įprastas" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFCCCC"/>
+      <color rgb="FF33CCFF"/>
+      <color rgb="FFCCFF33"/>
+      <color rgb="FFFFCC66"/>
+      <color rgb="FFFFCC99"/>
+      <color rgb="FF9999FF"/>
+      <color rgb="FFFFFFCC"/>
       <color rgb="FFFFFF66"/>
-      <color rgb="FF33CCFF"/>
       <color rgb="FFFF7C80"/>
-      <color rgb="FFFFFFCC"/>
-[...2 lines deleted...]
-      <color rgb="FFFFCCCC"/>
       <color rgb="FF009999"/>
-      <color rgb="FFFFCC99"/>
-      <color rgb="FF00CC99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
@@ -3193,75 +3542,75 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BG1002"/>
+  <dimension ref="A1:BG998"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="AR7" sqref="AR7"/>
+    <sheetView tabSelected="1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="AK4" sqref="AK4:AP4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="38" customWidth="1"/>
-    <col min="3" max="3" width="50.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="8.85546875" customWidth="1"/>
+    <col min="3" max="3" width="56.85546875" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="6" width="10" customWidth="1"/>
     <col min="7" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
-    <col min="12" max="12" width="7" customWidth="1"/>
+    <col min="12" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" customWidth="1"/>
-    <col min="15" max="15" width="7.28515625" customWidth="1"/>
+    <col min="15" max="15" width="9.85546875" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" customWidth="1"/>
-    <col min="17" max="17" width="9.42578125" customWidth="1"/>
+    <col min="17" max="17" width="10.85546875" customWidth="1"/>
     <col min="18" max="19" width="7.28515625" hidden="1" customWidth="1"/>
-    <col min="20" max="20" width="8.85546875" customWidth="1"/>
+    <col min="20" max="20" width="11.7109375" customWidth="1"/>
     <col min="21" max="21" width="12.28515625" customWidth="1"/>
     <col min="22" max="22" width="11.140625" customWidth="1"/>
     <col min="23" max="24" width="8.85546875" customWidth="1"/>
     <col min="25" max="25" width="11.5703125" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
     <col min="27" max="28" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" customWidth="1"/>
     <col min="30" max="32" width="8.85546875" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" customWidth="1"/>
     <col min="36" max="36" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="8.7109375" customWidth="1"/>
     <col min="38" max="43" width="8.85546875" customWidth="1"/>
     <col min="44" max="45" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
@@ -3342,3215 +3691,3109 @@
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
     </row>
     <row r="3" spans="1:59" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
-      <c r="K3" s="298" t="s">
+      <c r="K3" s="400" t="s">
         <v>1</v>
       </c>
-      <c r="L3" s="299"/>
-[...15 lines deleted...]
-      <c r="AB3" s="299"/>
+      <c r="L3" s="401"/>
+      <c r="M3" s="401"/>
+      <c r="N3" s="401"/>
+      <c r="O3" s="401"/>
+      <c r="P3" s="401"/>
+      <c r="Q3" s="401"/>
+      <c r="R3" s="401"/>
+      <c r="S3" s="401"/>
+      <c r="T3" s="401"/>
+      <c r="U3" s="401"/>
+      <c r="V3" s="401"/>
+      <c r="W3" s="401"/>
+      <c r="X3" s="401"/>
+      <c r="Y3" s="401"/>
+      <c r="Z3" s="401"/>
+      <c r="AA3" s="401"/>
+      <c r="AB3" s="401"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
-      <c r="AK3" s="293" t="s">
+      <c r="AK3" s="394" t="s">
         <v>2</v>
       </c>
-      <c r="AL3" s="293"/>
-[...3 lines deleted...]
-      <c r="AP3" s="293"/>
+      <c r="AL3" s="394"/>
+      <c r="AM3" s="394"/>
+      <c r="AN3" s="394"/>
+      <c r="AO3" s="394"/>
+      <c r="AP3" s="394"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="1"/>
       <c r="AS3" s="1"/>
     </row>
     <row r="4" spans="1:59" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="5"/>
-      <c r="C4" s="6"/>
+      <c r="C4" s="389"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
-      <c r="K4" s="300" t="s">
-[...18 lines deleted...]
-      <c r="AB4" s="299"/>
+      <c r="K4" s="400" t="s">
+        <v>62</v>
+      </c>
+      <c r="L4" s="402"/>
+      <c r="M4" s="402"/>
+      <c r="N4" s="402"/>
+      <c r="O4" s="402"/>
+      <c r="P4" s="402"/>
+      <c r="Q4" s="402"/>
+      <c r="R4" s="402"/>
+      <c r="S4" s="402"/>
+      <c r="T4" s="402"/>
+      <c r="U4" s="402"/>
+      <c r="V4" s="402"/>
+      <c r="W4" s="402"/>
+      <c r="X4" s="402"/>
+      <c r="Y4" s="402"/>
+      <c r="Z4" s="402"/>
+      <c r="AA4" s="402"/>
+      <c r="AB4" s="402"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
-      <c r="AK4" s="292" t="s">
-[...7 lines deleted...]
-      <c r="AQ4" s="32"/>
+      <c r="AK4" s="393" t="s">
+        <v>63</v>
+      </c>
+      <c r="AL4" s="393"/>
+      <c r="AM4" s="393"/>
+      <c r="AN4" s="393"/>
+      <c r="AO4" s="393"/>
+      <c r="AP4" s="393"/>
+      <c r="AQ4" s="25"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
     </row>
     <row r="5" spans="1:59" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="5"/>
       <c r="C5" s="6"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
-      <c r="L5" s="33" t="s">
+      <c r="L5" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="34"/>
-[...11 lines deleted...]
-      <c r="Y5" s="34"/>
+      <c r="M5" s="207" t="s">
+        <v>51</v>
+      </c>
+      <c r="N5" s="28"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+      <c r="T5" s="29"/>
+      <c r="U5" s="29"/>
+      <c r="V5" s="27"/>
+      <c r="W5" s="27"/>
+      <c r="X5" s="27"/>
+      <c r="Y5" s="27"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="1"/>
       <c r="AS5" s="1"/>
     </row>
     <row r="6" spans="1:59" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="27"/>
-      <c r="B6" s="37" t="s">
+      <c r="A6" s="22"/>
+      <c r="B6" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="294" t="s">
+      <c r="D6" s="390" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="296"/>
-[...5 lines deleted...]
-      <c r="K6" s="294" t="s">
+      <c r="E6" s="395"/>
+      <c r="F6" s="395"/>
+      <c r="G6" s="395"/>
+      <c r="H6" s="395"/>
+      <c r="I6" s="395"/>
+      <c r="J6" s="397"/>
+      <c r="K6" s="398" t="s">
         <v>7</v>
       </c>
-      <c r="L6" s="296"/>
-[...7 lines deleted...]
-      <c r="T6" s="294" t="s">
+      <c r="L6" s="399"/>
+      <c r="M6" s="399"/>
+      <c r="N6" s="399"/>
+      <c r="O6" s="399"/>
+      <c r="P6" s="399"/>
+      <c r="Q6" s="399"/>
+      <c r="R6" s="399"/>
+      <c r="S6" s="399"/>
+      <c r="T6" s="390" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="295"/>
-[...7 lines deleted...]
-      <c r="AC6" s="294" t="s">
+      <c r="U6" s="395"/>
+      <c r="V6" s="395"/>
+      <c r="W6" s="395"/>
+      <c r="X6" s="395"/>
+      <c r="Y6" s="395"/>
+      <c r="Z6" s="395"/>
+      <c r="AA6" s="395"/>
+      <c r="AB6" s="396"/>
+      <c r="AC6" s="390" t="s">
         <v>9</v>
       </c>
-      <c r="AD6" s="295"/>
-[...6 lines deleted...]
-      <c r="AK6" s="290" t="s">
+      <c r="AD6" s="395"/>
+      <c r="AE6" s="395"/>
+      <c r="AF6" s="395"/>
+      <c r="AG6" s="395"/>
+      <c r="AH6" s="395"/>
+      <c r="AI6" s="395"/>
+      <c r="AJ6" s="396"/>
+      <c r="AK6" s="390" t="s">
         <v>10</v>
       </c>
-      <c r="AL6" s="291"/>
-[...6 lines deleted...]
-      <c r="AS6" s="27"/>
+      <c r="AL6" s="391"/>
+      <c r="AM6" s="391"/>
+      <c r="AN6" s="391"/>
+      <c r="AO6" s="391"/>
+      <c r="AP6" s="392"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="22"/>
+      <c r="AS6" s="22"/>
     </row>
     <row r="7" spans="1:59" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="28"/>
-[...2 lines deleted...]
-      <c r="D7" s="41">
+      <c r="A7" s="23"/>
+      <c r="B7" s="31"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="298">
         <v>1</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="53">
         <v>2</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="52">
         <v>3</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="52">
         <v>4</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="53">
         <v>5</v>
       </c>
-      <c r="I7" s="43">
+      <c r="I7" s="52">
         <v>6</v>
       </c>
-      <c r="J7" s="44">
+      <c r="J7" s="301">
         <v>7</v>
       </c>
-      <c r="K7" s="41">
+      <c r="K7" s="34">
         <v>1</v>
       </c>
-      <c r="L7" s="43">
+      <c r="L7" s="35">
         <v>2</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="35">
         <v>3</v>
       </c>
-      <c r="N7" s="43">
+      <c r="N7" s="35">
         <v>4</v>
       </c>
-      <c r="O7" s="43">
+      <c r="O7" s="35">
         <v>5</v>
       </c>
-      <c r="P7" s="43">
+      <c r="P7" s="35">
         <v>6</v>
       </c>
-      <c r="Q7" s="45">
+      <c r="Q7" s="36">
         <v>7</v>
       </c>
-      <c r="R7" s="46">
+      <c r="R7" s="37">
         <v>8</v>
       </c>
-      <c r="S7" s="47">
+      <c r="S7" s="37">
         <v>9</v>
       </c>
-      <c r="T7" s="41">
+      <c r="T7" s="369">
         <v>1</v>
       </c>
-      <c r="U7" s="48">
+      <c r="U7" s="52">
         <v>2</v>
       </c>
-      <c r="V7" s="49">
+      <c r="V7" s="58">
         <v>3</v>
       </c>
-      <c r="W7" s="48">
+      <c r="W7" s="52">
         <v>4</v>
       </c>
-      <c r="X7" s="48">
+      <c r="X7" s="52">
         <v>5</v>
       </c>
-      <c r="Y7" s="49">
+      <c r="Y7" s="58">
         <v>6</v>
       </c>
-      <c r="Z7" s="48">
+      <c r="Z7" s="52">
         <v>7</v>
       </c>
-      <c r="AA7" s="50">
+      <c r="AA7" s="40">
         <v>8</v>
       </c>
-      <c r="AB7" s="47">
+      <c r="AB7" s="310">
         <v>9</v>
       </c>
-      <c r="AC7" s="51">
+      <c r="AC7" s="344">
         <v>1</v>
       </c>
-      <c r="AD7" s="48">
+      <c r="AD7" s="52">
         <v>2</v>
       </c>
-      <c r="AE7" s="43">
+      <c r="AE7" s="52">
         <v>3</v>
       </c>
-      <c r="AF7" s="43">
+      <c r="AF7" s="52">
         <v>4</v>
       </c>
-      <c r="AG7" s="43">
+      <c r="AG7" s="52">
         <v>5</v>
       </c>
-      <c r="AH7" s="43">
+      <c r="AH7" s="52">
         <v>6</v>
       </c>
-      <c r="AI7" s="52">
+      <c r="AI7" s="41">
         <v>7</v>
       </c>
-      <c r="AJ7" s="53">
+      <c r="AJ7" s="41">
         <v>8</v>
       </c>
-      <c r="AK7" s="48">
+      <c r="AK7" s="346">
         <v>1</v>
       </c>
-      <c r="AL7" s="54">
+      <c r="AL7" s="42">
         <v>2</v>
       </c>
-      <c r="AM7" s="49">
+      <c r="AM7" s="39">
         <v>3</v>
       </c>
-      <c r="AN7" s="48">
+      <c r="AN7" s="38">
         <v>4</v>
       </c>
-      <c r="AO7" s="48">
+      <c r="AO7" s="38">
         <v>5</v>
       </c>
-      <c r="AP7" s="48">
+      <c r="AP7" s="38">
         <v>6</v>
       </c>
-      <c r="AQ7" s="48">
+      <c r="AQ7" s="38">
         <v>7</v>
       </c>
-      <c r="AR7" s="28"/>
-      <c r="AS7" s="28"/>
+      <c r="AR7" s="23"/>
+      <c r="AS7" s="23"/>
     </row>
     <row r="8" spans="1:59" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="28"/>
-[...6 lines deleted...]
-      <c r="D8" s="57">
+      <c r="A8" s="23"/>
+      <c r="B8" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="280">
+        <v>10</v>
+      </c>
+      <c r="E8" s="280">
+        <v>10</v>
+      </c>
+      <c r="F8" s="268">
         <v>9</v>
       </c>
-      <c r="E8" s="58">
+      <c r="G8" s="269">
         <v>9</v>
       </c>
-      <c r="F8" s="59">
-[...17 lines deleted...]
-      <c r="T8" s="66">
+      <c r="H8" s="42"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="302"/>
+      <c r="K8" s="179"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="179"/>
+      <c r="N8" s="185"/>
+      <c r="O8" s="185"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="117"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="311"/>
+      <c r="U8" s="269">
         <v>9</v>
       </c>
-      <c r="U8" s="57">
-[...5 lines deleted...]
-      <c r="W8" s="68"/>
+      <c r="V8" s="289">
+        <v>10</v>
+      </c>
+      <c r="W8" s="281">
+        <v>10</v>
+      </c>
       <c r="X8" s="69"/>
       <c r="Y8" s="70"/>
-      <c r="Z8" s="57"/>
-[...5 lines deleted...]
-      <c r="AF8" s="58">
+      <c r="Z8" s="38"/>
+      <c r="AA8" s="49"/>
+      <c r="AB8" s="312"/>
+      <c r="AC8" s="343"/>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="276">
+        <v>9</v>
+      </c>
+      <c r="AF8" s="294">
+        <v>10</v>
+      </c>
+      <c r="AG8" s="48"/>
+      <c r="AH8" s="45"/>
+      <c r="AI8" s="51"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="346"/>
+      <c r="AL8" s="82"/>
+      <c r="AM8" s="82"/>
+      <c r="AN8" s="82"/>
+      <c r="AO8" s="82"/>
+      <c r="AP8" s="82"/>
+      <c r="AQ8" s="82"/>
+      <c r="AR8" s="24"/>
+      <c r="AS8" s="23"/>
+    </row>
+    <row r="9" spans="1:59" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="23"/>
+      <c r="B9" s="190"/>
+      <c r="C9" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="83"/>
+      <c r="G9" s="82"/>
+      <c r="H9" s="83"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="303"/>
+      <c r="K9" s="299"/>
+      <c r="L9" s="183"/>
+      <c r="M9" s="180"/>
+      <c r="N9" s="180"/>
+      <c r="O9" s="180"/>
+      <c r="P9" s="183"/>
+      <c r="Q9" s="77"/>
+      <c r="R9" s="41"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="313"/>
+      <c r="U9" s="82"/>
+      <c r="V9" s="77"/>
+      <c r="W9" s="77"/>
+      <c r="X9" s="77"/>
+      <c r="Y9" s="77"/>
+      <c r="Z9" s="291">
+        <v>10</v>
+      </c>
+      <c r="AA9" s="40"/>
+      <c r="AB9" s="310"/>
+      <c r="AC9" s="344"/>
+      <c r="AD9" s="52"/>
+      <c r="AE9" s="52"/>
+      <c r="AF9" s="52"/>
+      <c r="AG9" s="57"/>
+      <c r="AH9" s="277">
+        <v>9</v>
+      </c>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="346"/>
+      <c r="AL9" s="52"/>
+      <c r="AM9" s="58"/>
+      <c r="AN9" s="52"/>
+      <c r="AO9" s="52"/>
+      <c r="AP9" s="52"/>
+      <c r="AQ9" s="52"/>
+      <c r="AR9" s="24"/>
+      <c r="AS9" s="23"/>
+    </row>
+    <row r="10" spans="1:59" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="23"/>
+      <c r="B10" s="189" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="82"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="82"/>
+      <c r="H10" s="214">
+        <v>5</v>
+      </c>
+      <c r="I10" s="82"/>
+      <c r="J10" s="301"/>
+      <c r="K10" s="299"/>
+      <c r="L10" s="177"/>
+      <c r="M10" s="180"/>
+      <c r="N10" s="180"/>
+      <c r="O10" s="219">
+        <v>5</v>
+      </c>
+      <c r="P10" s="177"/>
+      <c r="Q10" s="77"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="37"/>
+      <c r="T10" s="314">
+        <v>5</v>
+      </c>
+      <c r="U10" s="82"/>
+      <c r="V10" s="77"/>
+      <c r="W10" s="77"/>
+      <c r="X10" s="77"/>
+      <c r="Y10" s="77"/>
+      <c r="Z10" s="82"/>
+      <c r="AA10" s="40"/>
+      <c r="AB10" s="310"/>
+      <c r="AC10" s="345">
+        <v>5</v>
+      </c>
+      <c r="AD10" s="220">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="82"/>
+      <c r="AF10" s="82"/>
+      <c r="AG10" s="77"/>
+      <c r="AH10" s="82"/>
+      <c r="AI10" s="301"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="82"/>
+      <c r="AL10" s="82"/>
+      <c r="AM10" s="82"/>
+      <c r="AN10" s="82"/>
+      <c r="AO10" s="82"/>
+      <c r="AP10" s="82"/>
+      <c r="AQ10" s="82"/>
+      <c r="AR10" s="24"/>
+      <c r="AS10" s="23"/>
+    </row>
+    <row r="11" spans="1:59" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="23"/>
+      <c r="B11" s="187"/>
+      <c r="C11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="82"/>
+      <c r="E11" s="82"/>
+      <c r="F11" s="82"/>
+      <c r="G11" s="82"/>
+      <c r="H11" s="82"/>
+      <c r="I11" s="39"/>
+      <c r="J11" s="301"/>
+      <c r="K11" s="299"/>
+      <c r="L11" s="177"/>
+      <c r="M11" s="180"/>
+      <c r="N11" s="180"/>
+      <c r="O11" s="180"/>
+      <c r="P11" s="219">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="77"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="37"/>
+      <c r="T11" s="315"/>
+      <c r="U11" s="82"/>
+      <c r="V11" s="77"/>
+      <c r="W11" s="77"/>
+      <c r="X11" s="77"/>
+      <c r="Y11" s="77"/>
+      <c r="Z11" s="82"/>
+      <c r="AA11" s="40"/>
+      <c r="AB11" s="310"/>
+      <c r="AC11" s="346"/>
+      <c r="AD11" s="82"/>
+      <c r="AE11" s="52"/>
+      <c r="AF11" s="52"/>
+      <c r="AG11" s="57"/>
+      <c r="AH11" s="52"/>
+      <c r="AI11" s="41"/>
+      <c r="AJ11" s="41"/>
+      <c r="AK11" s="346"/>
+      <c r="AL11" s="52"/>
+      <c r="AM11" s="58"/>
+      <c r="AN11" s="52"/>
+      <c r="AO11" s="52"/>
+      <c r="AP11" s="52"/>
+      <c r="AQ11" s="52"/>
+      <c r="AR11" s="24"/>
+      <c r="AS11" s="23"/>
+    </row>
+    <row r="12" spans="1:59" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23"/>
+      <c r="B12" s="198" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="82"/>
+      <c r="E12" s="82"/>
+      <c r="F12" s="82"/>
+      <c r="G12" s="178"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="82"/>
+      <c r="J12" s="304"/>
+      <c r="K12" s="256">
         <v>8</v>
       </c>
-      <c r="AG8" s="69">
+      <c r="L12" s="244">
+        <v>7</v>
+      </c>
+      <c r="M12" s="245">
+        <v>7</v>
+      </c>
+      <c r="N12" s="230">
+        <v>6</v>
+      </c>
+      <c r="O12" s="231">
+        <v>6</v>
+      </c>
+      <c r="P12" s="197"/>
+      <c r="Q12" s="77"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="316">
+        <v>6</v>
+      </c>
+      <c r="U12" s="259">
         <v>8</v>
       </c>
-      <c r="AH8" s="58"/>
-[...15 lines deleted...]
-      <c r="C9" s="56" t="s">
+      <c r="V12" s="247">
+        <v>7</v>
+      </c>
+      <c r="W12" s="241">
+        <v>7</v>
+      </c>
+      <c r="X12" s="253">
+        <v>8</v>
+      </c>
+      <c r="Y12" s="77"/>
+      <c r="Z12" s="82"/>
+      <c r="AA12" s="40"/>
+      <c r="AB12" s="310"/>
+      <c r="AC12" s="347">
+        <v>8</v>
+      </c>
+      <c r="AD12" s="259">
+        <v>8</v>
+      </c>
+      <c r="AE12" s="249">
+        <v>7</v>
+      </c>
+      <c r="AF12" s="235">
+        <v>6</v>
+      </c>
+      <c r="AG12" s="224">
+        <v>6</v>
+      </c>
+      <c r="AH12" s="82"/>
+      <c r="AI12" s="301"/>
+      <c r="AJ12" s="41"/>
+      <c r="AK12" s="82"/>
+      <c r="AL12" s="82"/>
+      <c r="AM12" s="82"/>
+      <c r="AN12" s="82"/>
+      <c r="AO12" s="82"/>
+      <c r="AP12" s="82"/>
+      <c r="AQ12" s="82"/>
+      <c r="AR12" s="24"/>
+      <c r="AS12" s="23"/>
+    </row>
+    <row r="13" spans="1:59" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23"/>
+      <c r="B13" s="186"/>
+      <c r="C13" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="77"/>
-[...5 lines deleted...]
-      <c r="J9" s="78">
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="82"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="304"/>
+      <c r="K13" s="299"/>
+      <c r="L13" s="177"/>
+      <c r="M13" s="196"/>
+      <c r="N13" s="180"/>
+      <c r="O13" s="54"/>
+      <c r="P13" s="232">
+        <v>6</v>
+      </c>
+      <c r="Q13" s="241">
+        <v>7</v>
+      </c>
+      <c r="R13" s="41"/>
+      <c r="S13" s="37"/>
+      <c r="T13" s="313"/>
+      <c r="U13" s="52"/>
+      <c r="V13" s="167"/>
+      <c r="W13" s="57"/>
+      <c r="X13" s="57"/>
+      <c r="Y13" s="56"/>
+      <c r="Z13" s="262">
         <v>8</v>
       </c>
-      <c r="K9" s="80"/>
-[...22 lines deleted...]
-      <c r="AH9" s="77">
+      <c r="AA13" s="40"/>
+      <c r="AB13" s="310"/>
+      <c r="AC13" s="346"/>
+      <c r="AD13" s="52"/>
+      <c r="AE13" s="52"/>
+      <c r="AF13" s="52"/>
+      <c r="AG13" s="57"/>
+      <c r="AH13" s="52"/>
+      <c r="AI13" s="41"/>
+      <c r="AJ13" s="41"/>
+      <c r="AK13" s="358"/>
+      <c r="AL13" s="52"/>
+      <c r="AM13" s="58"/>
+      <c r="AN13" s="52"/>
+      <c r="AO13" s="52"/>
+      <c r="AP13" s="52"/>
+      <c r="AQ13" s="52"/>
+      <c r="AR13" s="24"/>
+      <c r="AS13" s="23"/>
+    </row>
+    <row r="14" spans="1:59" s="8" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="23"/>
+      <c r="B14" s="188" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="239">
+        <v>7</v>
+      </c>
+      <c r="E14" s="238">
         <v>9</v>
       </c>
-      <c r="AI9" s="53"/>
-[...19 lines deleted...]
-      <c r="D10" s="89">
+      <c r="F14" s="212">
+        <v>5</v>
+      </c>
+      <c r="G14" s="226">
         <v>6</v>
       </c>
-      <c r="E10" s="89">
+      <c r="H14" s="227">
         <v>6</v>
       </c>
-      <c r="F10" s="89">
+      <c r="I14" s="237">
+        <v>8</v>
+      </c>
+      <c r="J14" s="304"/>
+      <c r="K14" s="199"/>
+      <c r="L14" s="272">
+        <v>9</v>
+      </c>
+      <c r="M14" s="217">
         <v>5</v>
       </c>
-      <c r="G10" s="90">
+      <c r="N14" s="257">
+        <v>8</v>
+      </c>
+      <c r="O14" s="60"/>
+      <c r="P14" s="287">
         <v>10</v>
       </c>
-      <c r="H10" s="89">
+      <c r="Q14" s="92"/>
+      <c r="R14" s="62"/>
+      <c r="S14" s="65"/>
+      <c r="T14" s="317">
         <v>9</v>
       </c>
-      <c r="I10" s="89">
+      <c r="U14" s="239">
         <v>7</v>
       </c>
-      <c r="J10" s="89"/>
-[...13 lines deleted...]
-      <c r="T10" s="94">
+      <c r="V14" s="260">
+        <v>8</v>
+      </c>
+      <c r="W14" s="61"/>
+      <c r="X14" s="290">
+        <v>10</v>
+      </c>
+      <c r="Y14" s="63"/>
+      <c r="Z14" s="60"/>
+      <c r="AA14" s="64"/>
+      <c r="AB14" s="318"/>
+      <c r="AC14" s="348">
+        <v>6</v>
+      </c>
+      <c r="AD14" s="292">
+        <v>10</v>
+      </c>
+      <c r="AE14" s="60"/>
+      <c r="AF14" s="239">
         <v>7</v>
       </c>
-      <c r="U10" s="89">
-[...25 lines deleted...]
-      <c r="AE10" s="89">
+      <c r="AG14" s="221">
         <v>5</v>
       </c>
-      <c r="AF10" s="89">
-[...310 lines deleted...]
-      <c r="AQ14" s="128"/>
+      <c r="AH14" s="66"/>
+      <c r="AI14" s="67"/>
+      <c r="AJ14" s="62"/>
+      <c r="AK14" s="359"/>
+      <c r="AL14" s="61"/>
+      <c r="AM14" s="63"/>
+      <c r="AN14" s="60"/>
+      <c r="AO14" s="60"/>
+      <c r="AP14" s="60"/>
+      <c r="AQ14" s="60"/>
       <c r="AR14" s="24"/>
-      <c r="AS14" s="1"/>
+      <c r="AS14" s="23"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
     </row>
-    <row r="15" spans="1:59" s="12" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:59" s="19" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="1"/>
-      <c r="B15" s="125" t="s">
-[...10 lines deleted...]
-      <c r="I15" s="139">
+      <c r="B15" s="382" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="383" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="223">
+        <v>6</v>
+      </c>
+      <c r="E15" s="384">
+        <v>7</v>
+      </c>
+      <c r="F15" s="284">
         <v>10</v>
       </c>
-      <c r="J15" s="128"/>
-[...33 lines deleted...]
-      <c r="AR15" s="24"/>
+      <c r="G15" s="253">
+        <v>8</v>
+      </c>
+      <c r="H15" s="271">
+        <v>9</v>
+      </c>
+      <c r="I15" s="68"/>
+      <c r="J15" s="305"/>
+      <c r="K15" s="173"/>
+      <c r="L15" s="71"/>
+      <c r="M15" s="68"/>
+      <c r="N15" s="68"/>
+      <c r="O15" s="68"/>
+      <c r="P15" s="71"/>
+      <c r="Q15" s="68"/>
+      <c r="R15" s="72"/>
+      <c r="S15" s="74"/>
+      <c r="T15" s="319"/>
+      <c r="U15" s="68"/>
+      <c r="V15" s="71"/>
+      <c r="W15" s="68"/>
+      <c r="X15" s="68"/>
+      <c r="Y15" s="71"/>
+      <c r="Z15" s="68"/>
+      <c r="AA15" s="73"/>
+      <c r="AB15" s="320"/>
+      <c r="AC15" s="349">
+        <v>9</v>
+      </c>
+      <c r="AD15" s="68"/>
+      <c r="AE15" s="263">
+        <v>8</v>
+      </c>
+      <c r="AF15" s="68"/>
+      <c r="AG15" s="295">
+        <v>10</v>
+      </c>
+      <c r="AH15" s="68"/>
+      <c r="AI15" s="378">
+        <v>6</v>
+      </c>
+      <c r="AJ15" s="74"/>
+      <c r="AK15" s="346"/>
+      <c r="AL15" s="75"/>
+      <c r="AM15" s="71"/>
+      <c r="AN15" s="68"/>
+      <c r="AO15" s="251">
+        <v>7</v>
+      </c>
+      <c r="AP15" s="68"/>
+      <c r="AQ15" s="68"/>
+      <c r="AR15" s="20"/>
       <c r="AS15" s="1"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
     </row>
-    <row r="16" spans="1:59" s="22" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:59" s="19" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="1"/>
-      <c r="B16" s="142" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="117">
+      <c r="B16" s="84" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="76" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="224">
         <v>6</v>
       </c>
-      <c r="H16" s="115">
-[...18 lines deleted...]
-      <c r="W16" s="144">
+      <c r="E16" s="92"/>
+      <c r="F16" s="92"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="92"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="305"/>
+      <c r="K16" s="315"/>
+      <c r="L16" s="77"/>
+      <c r="M16" s="77"/>
+      <c r="N16" s="77"/>
+      <c r="O16" s="77"/>
+      <c r="P16" s="77"/>
+      <c r="Q16" s="77"/>
+      <c r="R16" s="110"/>
+      <c r="S16" s="141"/>
+      <c r="T16" s="315"/>
+      <c r="U16" s="77"/>
+      <c r="V16" s="77"/>
+      <c r="W16" s="77"/>
+      <c r="X16" s="77"/>
+      <c r="Y16" s="77"/>
+      <c r="Z16" s="77"/>
+      <c r="AA16" s="111"/>
+      <c r="AB16" s="335"/>
+      <c r="AC16" s="315"/>
+      <c r="AD16" s="77"/>
+      <c r="AE16" s="77"/>
+      <c r="AF16" s="77"/>
+      <c r="AG16" s="77"/>
+      <c r="AH16" s="77"/>
+      <c r="AI16" s="379">
         <v>6</v>
       </c>
-      <c r="X16" s="144">
-[...25 lines deleted...]
-      <c r="AR16" s="24"/>
+      <c r="AJ16" s="110"/>
+      <c r="AK16" s="371"/>
+      <c r="AL16" s="82"/>
+      <c r="AM16" s="77"/>
+      <c r="AN16" s="77"/>
+      <c r="AO16" s="77"/>
+      <c r="AP16" s="77"/>
+      <c r="AQ16" s="77"/>
+      <c r="AR16" s="20"/>
       <c r="AS16" s="1"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
     </row>
-    <row r="17" spans="1:59" s="22" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:59" s="9" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="1"/>
-      <c r="B17" s="153"/>
-[...45 lines deleted...]
-      <c r="AR17" s="24"/>
+      <c r="B17" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="76" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="92"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="92"/>
+      <c r="G17" s="93"/>
+      <c r="H17" s="92"/>
+      <c r="I17" s="208" t="s">
+        <v>52</v>
+      </c>
+      <c r="J17" s="305"/>
+      <c r="K17" s="174"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="86"/>
+      <c r="N17" s="86"/>
+      <c r="O17" s="86"/>
+      <c r="P17" s="87"/>
+      <c r="Q17" s="86"/>
+      <c r="R17" s="88"/>
+      <c r="S17" s="90"/>
+      <c r="T17" s="322"/>
+      <c r="U17" s="86"/>
+      <c r="V17" s="87"/>
+      <c r="W17" s="86"/>
+      <c r="X17" s="86"/>
+      <c r="Y17" s="95"/>
+      <c r="Z17" s="86"/>
+      <c r="AA17" s="89"/>
+      <c r="AB17" s="323"/>
+      <c r="AC17" s="351"/>
+      <c r="AD17" s="86"/>
+      <c r="AE17" s="86"/>
+      <c r="AF17" s="86"/>
+      <c r="AG17" s="86"/>
+      <c r="AH17" s="208"/>
+      <c r="AI17" s="372"/>
+      <c r="AJ17" s="88"/>
+      <c r="AK17" s="358"/>
+      <c r="AL17" s="91"/>
+      <c r="AM17" s="87"/>
+      <c r="AN17" s="86"/>
+      <c r="AO17" s="86"/>
+      <c r="AP17" s="86"/>
+      <c r="AQ17" s="86"/>
+      <c r="AR17" s="20"/>
       <c r="AS17" s="1"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
     </row>
-    <row r="18" spans="1:59" s="21" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:59" s="10" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="1"/>
-      <c r="B18" s="303" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="165" t="s">
+      <c r="B18" s="84" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="76" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="86"/>
+      <c r="E18" s="86"/>
+      <c r="F18" s="57"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="94"/>
+      <c r="J18" s="370" t="s">
         <v>44</v>
       </c>
-      <c r="D18" s="155"/>
-[...79 lines deleted...]
-      <c r="AR18" s="24"/>
+      <c r="K18" s="174"/>
+      <c r="L18" s="87"/>
+      <c r="M18" s="86"/>
+      <c r="N18" s="86"/>
+      <c r="O18" s="86"/>
+      <c r="P18" s="87"/>
+      <c r="Q18" s="86"/>
+      <c r="R18" s="88"/>
+      <c r="S18" s="90"/>
+      <c r="T18" s="322"/>
+      <c r="U18" s="86"/>
+      <c r="V18" s="87"/>
+      <c r="W18" s="86"/>
+      <c r="X18" s="86"/>
+      <c r="Y18" s="95"/>
+      <c r="Z18" s="86"/>
+      <c r="AA18" s="89"/>
+      <c r="AB18" s="323"/>
+      <c r="AC18" s="351"/>
+      <c r="AD18" s="86"/>
+      <c r="AE18" s="86"/>
+      <c r="AF18" s="86"/>
+      <c r="AG18" s="86"/>
+      <c r="AH18" s="94" t="s">
+        <v>53</v>
+      </c>
+      <c r="AI18" s="96"/>
+      <c r="AJ18" s="360"/>
+      <c r="AK18" s="361"/>
+      <c r="AL18" s="91"/>
+      <c r="AM18" s="87"/>
+      <c r="AN18" s="86"/>
+      <c r="AO18" s="86"/>
+      <c r="AP18" s="86"/>
+      <c r="AQ18" s="86"/>
+      <c r="AR18" s="20"/>
       <c r="AS18" s="1"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
     </row>
-    <row r="19" spans="1:59" s="21" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:59" s="18" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
-      <c r="B19" s="304"/>
-[...43 lines deleted...]
-      <c r="AR19" s="24"/>
+      <c r="B19" s="175" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="97" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="77"/>
+      <c r="G19" s="78"/>
+      <c r="H19" s="77"/>
+      <c r="I19" s="221">
+        <v>5</v>
+      </c>
+      <c r="J19" s="306" t="s">
+        <v>44</v>
+      </c>
+      <c r="K19" s="385"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
+      <c r="N19" s="61"/>
+      <c r="O19" s="61"/>
+      <c r="P19" s="61"/>
+      <c r="Q19" s="61"/>
+      <c r="R19" s="99"/>
+      <c r="S19" s="101"/>
+      <c r="T19" s="385"/>
+      <c r="U19" s="61"/>
+      <c r="V19" s="61"/>
+      <c r="W19" s="61"/>
+      <c r="X19" s="61"/>
+      <c r="Y19" s="386">
+        <v>6</v>
+      </c>
+      <c r="Z19" s="61"/>
+      <c r="AA19" s="100"/>
+      <c r="AB19" s="325"/>
+      <c r="AC19" s="385"/>
+      <c r="AD19" s="61"/>
+      <c r="AE19" s="61"/>
+      <c r="AF19" s="61"/>
+      <c r="AG19" s="61"/>
+      <c r="AH19" s="387" t="s">
+        <v>53</v>
+      </c>
+      <c r="AI19" s="362"/>
+      <c r="AJ19" s="99"/>
+      <c r="AK19" s="103"/>
+      <c r="AL19" s="61"/>
+      <c r="AM19" s="61"/>
+      <c r="AN19" s="61"/>
+      <c r="AO19" s="61"/>
+      <c r="AP19" s="60"/>
+      <c r="AQ19" s="60"/>
+      <c r="AR19" s="20"/>
       <c r="AS19" s="1"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
     </row>
-    <row r="20" spans="1:59" s="20" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:59" s="17" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
-      <c r="B20" s="303" t="s">
+      <c r="B20" s="408" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="194" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="88" t="s">
-[...9 lines deleted...]
-      <c r="K20" s="86">
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="57"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="57"/>
+      <c r="I20" s="57"/>
+      <c r="J20" s="305"/>
+      <c r="K20" s="215">
+        <v>5</v>
+      </c>
+      <c r="L20" s="229">
+        <v>6</v>
+      </c>
+      <c r="M20" s="255">
+        <v>8</v>
+      </c>
+      <c r="N20" s="286">
         <v>10</v>
       </c>
-      <c r="L20" s="85"/>
-      <c r="M20" s="86">
+      <c r="O20" s="242">
+        <v>7</v>
+      </c>
+      <c r="P20" s="274">
         <v>9</v>
       </c>
-      <c r="N20" s="86">
+      <c r="Q20" s="57"/>
+      <c r="R20" s="110"/>
+      <c r="S20" s="112"/>
+      <c r="T20" s="313"/>
+      <c r="U20" s="57"/>
+      <c r="V20" s="56"/>
+      <c r="W20" s="57"/>
+      <c r="X20" s="57"/>
+      <c r="Y20" s="56"/>
+      <c r="Z20" s="57"/>
+      <c r="AA20" s="111"/>
+      <c r="AB20" s="327"/>
+      <c r="AC20" s="353"/>
+      <c r="AD20" s="57"/>
+      <c r="AE20" s="57"/>
+      <c r="AF20" s="57"/>
+      <c r="AG20" s="57"/>
+      <c r="AH20" s="57"/>
+      <c r="AI20" s="111"/>
+      <c r="AJ20" s="113"/>
+      <c r="AK20" s="363">
+        <v>9</v>
+      </c>
+      <c r="AL20" s="215">
         <v>5</v>
       </c>
-      <c r="O20" s="86">
+      <c r="AM20" s="282">
+        <v>10</v>
+      </c>
+      <c r="AN20" s="242">
+        <v>7</v>
+      </c>
+      <c r="AO20" s="57"/>
+      <c r="AP20" s="225">
+        <v>6</v>
+      </c>
+      <c r="AQ20" s="255">
         <v>8</v>
       </c>
-      <c r="P20" s="85">
-[...43 lines deleted...]
-      <c r="AR20" s="24"/>
+      <c r="AR20" s="20"/>
       <c r="AS20" s="1"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
     </row>
-    <row r="21" spans="1:59" s="20" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:59" s="17" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
-      <c r="B21" s="305"/>
-[...11 lines deleted...]
-      <c r="L21" s="105">
+      <c r="B21" s="409"/>
+      <c r="C21" s="193" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="305"/>
+      <c r="K21" s="117"/>
+      <c r="L21" s="70"/>
+      <c r="M21" s="69"/>
+      <c r="N21" s="69"/>
+      <c r="O21" s="69"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="270">
+        <v>9</v>
+      </c>
+      <c r="R21" s="114"/>
+      <c r="S21" s="116"/>
+      <c r="T21" s="328"/>
+      <c r="U21" s="69"/>
+      <c r="V21" s="70"/>
+      <c r="W21" s="69"/>
+      <c r="X21" s="69"/>
+      <c r="Y21" s="70"/>
+      <c r="Z21" s="69"/>
+      <c r="AA21" s="115"/>
+      <c r="AB21" s="329"/>
+      <c r="AC21" s="354"/>
+      <c r="AD21" s="69"/>
+      <c r="AE21" s="69"/>
+      <c r="AF21" s="69"/>
+      <c r="AG21" s="69"/>
+      <c r="AH21" s="69"/>
+      <c r="AI21" s="77"/>
+      <c r="AJ21" s="206"/>
+      <c r="AK21" s="315"/>
+      <c r="AL21" s="117"/>
+      <c r="AM21" s="70"/>
+      <c r="AN21" s="69"/>
+      <c r="AO21" s="281">
         <v>10</v>
       </c>
-      <c r="M21" s="104"/>
-[...32 lines deleted...]
-      <c r="AR21" s="24"/>
+      <c r="AP21" s="69"/>
+      <c r="AQ21" s="69"/>
+      <c r="AR21" s="20"/>
       <c r="AS21" s="1"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
     </row>
-    <row r="22" spans="1:59" s="19" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:59" s="17" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="1"/>
-      <c r="B22" s="303" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="88" t="s">
+      <c r="B22" s="166" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="192" t="s">
         <v>23</v>
       </c>
-      <c r="D22" s="155">
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="77"/>
+      <c r="I22" s="77"/>
+      <c r="J22" s="305"/>
+      <c r="K22" s="109"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="77"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="77"/>
+      <c r="P22" s="181"/>
+      <c r="Q22" s="77"/>
+      <c r="R22" s="110"/>
+      <c r="S22" s="204"/>
+      <c r="T22" s="315"/>
+      <c r="U22" s="77"/>
+      <c r="V22" s="77"/>
+      <c r="W22" s="77"/>
+      <c r="X22" s="77"/>
+      <c r="Y22" s="77"/>
+      <c r="Z22" s="77"/>
+      <c r="AA22" s="111"/>
+      <c r="AB22" s="330"/>
+      <c r="AC22" s="315"/>
+      <c r="AD22" s="77"/>
+      <c r="AE22" s="77"/>
+      <c r="AF22" s="77"/>
+      <c r="AG22" s="77"/>
+      <c r="AH22" s="77"/>
+      <c r="AI22" s="111"/>
+      <c r="AJ22" s="205"/>
+      <c r="AK22" s="314">
+        <v>5</v>
+      </c>
+      <c r="AL22" s="224">
+        <v>6</v>
+      </c>
+      <c r="AM22" s="241">
+        <v>7</v>
+      </c>
+      <c r="AN22" s="271">
+        <v>9</v>
+      </c>
+      <c r="AO22" s="253">
+        <v>8</v>
+      </c>
+      <c r="AP22" s="284">
         <v>10</v>
       </c>
-      <c r="E22" s="155">
-[...84 lines deleted...]
-      <c r="AR22" s="24"/>
+      <c r="AQ22" s="77"/>
+      <c r="AR22" s="20"/>
       <c r="AS22" s="1"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
     </row>
-    <row r="23" spans="1:59" s="19" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:59" s="16" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="1"/>
-      <c r="B23" s="304"/>
-[...39 lines deleted...]
-      <c r="AN23" s="115">
+      <c r="B23" s="410" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="193" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="267">
+        <v>9</v>
+      </c>
+      <c r="E23" s="211">
+        <v>5</v>
+      </c>
+      <c r="F23" s="225">
+        <v>6</v>
+      </c>
+      <c r="G23" s="282">
         <v>10</v>
       </c>
-      <c r="AO23" s="115"/>
-[...2 lines deleted...]
-      <c r="AR23" s="24"/>
+      <c r="H23" s="255">
+        <v>8</v>
+      </c>
+      <c r="I23" s="242">
+        <v>7</v>
+      </c>
+      <c r="J23" s="307"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="69"/>
+      <c r="M23" s="57"/>
+      <c r="N23" s="69"/>
+      <c r="O23" s="57"/>
+      <c r="P23" s="70"/>
+      <c r="Q23" s="57"/>
+      <c r="R23" s="105"/>
+      <c r="S23" s="118"/>
+      <c r="T23" s="331">
+        <v>10</v>
+      </c>
+      <c r="U23" s="225">
+        <v>6</v>
+      </c>
+      <c r="V23" s="274">
+        <v>9</v>
+      </c>
+      <c r="W23" s="211">
+        <v>5</v>
+      </c>
+      <c r="X23" s="211">
+        <v>5</v>
+      </c>
+      <c r="Y23" s="56"/>
+      <c r="Z23" s="242">
+        <v>7</v>
+      </c>
+      <c r="AA23" s="106"/>
+      <c r="AB23" s="332"/>
+      <c r="AC23" s="355">
+        <v>10</v>
+      </c>
+      <c r="AD23" s="267">
+        <v>9</v>
+      </c>
+      <c r="AE23" s="225">
+        <v>6</v>
+      </c>
+      <c r="AF23" s="255">
+        <v>8</v>
+      </c>
+      <c r="AG23" s="242">
+        <v>7</v>
+      </c>
+      <c r="AH23" s="225">
+        <v>6</v>
+      </c>
+      <c r="AI23" s="106"/>
+      <c r="AJ23" s="119"/>
+      <c r="AK23" s="364">
+        <v>8</v>
+      </c>
+      <c r="AL23" s="250">
+        <v>7</v>
+      </c>
+      <c r="AM23" s="274">
+        <v>9</v>
+      </c>
+      <c r="AN23" s="286">
+        <v>10</v>
+      </c>
+      <c r="AO23" s="211">
+        <v>5</v>
+      </c>
+      <c r="AP23" s="255">
+        <v>8</v>
+      </c>
+      <c r="AQ23" s="69"/>
+      <c r="AR23" s="20"/>
       <c r="AS23" s="1"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
     </row>
-    <row r="24" spans="1:59" s="19" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:59" s="16" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="1"/>
-      <c r="B24" s="197"/>
-[...43 lines deleted...]
-      <c r="AR24" s="24"/>
+      <c r="B24" s="411"/>
+      <c r="C24" s="191" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="77"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="78"/>
+      <c r="H24" s="77"/>
+      <c r="I24" s="121"/>
+      <c r="J24" s="307"/>
+      <c r="K24" s="373">
+        <v>10</v>
+      </c>
+      <c r="L24" s="77"/>
+      <c r="M24" s="77"/>
+      <c r="N24" s="77"/>
+      <c r="O24" s="77"/>
+      <c r="P24" s="77"/>
+      <c r="Q24" s="122"/>
+      <c r="R24" s="79"/>
+      <c r="S24" s="123"/>
+      <c r="T24" s="315"/>
+      <c r="U24" s="77"/>
+      <c r="V24" s="78"/>
+      <c r="W24" s="69"/>
+      <c r="X24" s="77"/>
+      <c r="Y24" s="78"/>
+      <c r="Z24" s="121"/>
+      <c r="AA24" s="80"/>
+      <c r="AB24" s="333"/>
+      <c r="AC24" s="350"/>
+      <c r="AD24" s="77"/>
+      <c r="AE24" s="77"/>
+      <c r="AF24" s="77"/>
+      <c r="AG24" s="124"/>
+      <c r="AH24" s="127"/>
+      <c r="AI24" s="125"/>
+      <c r="AJ24" s="126"/>
+      <c r="AK24" s="315"/>
+      <c r="AL24" s="109"/>
+      <c r="AM24" s="78"/>
+      <c r="AN24" s="77"/>
+      <c r="AO24" s="77"/>
+      <c r="AP24" s="77"/>
+      <c r="AQ24" s="380"/>
+      <c r="AR24" s="20"/>
       <c r="AS24" s="1"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
     </row>
-    <row r="25" spans="1:59" s="18" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:59" s="16" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="1"/>
-      <c r="B25" s="208" t="s">
-[...40 lines deleted...]
-      <c r="AK25" s="155">
+      <c r="B25" s="128"/>
+      <c r="C25" s="120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="56"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="129"/>
+      <c r="J25" s="381" t="s">
+        <v>60</v>
+      </c>
+      <c r="K25" s="55"/>
+      <c r="L25" s="57"/>
+      <c r="M25" s="57"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="57"/>
+      <c r="P25" s="56"/>
+      <c r="Q25" s="130"/>
+      <c r="R25" s="110"/>
+      <c r="S25" s="131"/>
+      <c r="T25" s="313"/>
+      <c r="U25" s="57"/>
+      <c r="V25" s="56"/>
+      <c r="W25" s="77"/>
+      <c r="X25" s="57"/>
+      <c r="Y25" s="374">
         <v>10</v>
       </c>
-      <c r="AL25" s="164">
-[...15 lines deleted...]
-      <c r="AR25" s="24"/>
+      <c r="Z25" s="129"/>
+      <c r="AA25" s="111"/>
+      <c r="AB25" s="334"/>
+      <c r="AC25" s="353"/>
+      <c r="AD25" s="57"/>
+      <c r="AE25" s="57"/>
+      <c r="AF25" s="57"/>
+      <c r="AG25" s="132"/>
+      <c r="AH25" s="375"/>
+      <c r="AI25" s="377" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ25" s="133"/>
+      <c r="AK25" s="311"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="56"/>
+      <c r="AN25" s="57"/>
+      <c r="AO25" s="57"/>
+      <c r="AP25" s="57"/>
+      <c r="AQ25" s="209" t="s">
+        <v>56</v>
+      </c>
+      <c r="AR25" s="20"/>
       <c r="AS25" s="1"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
     </row>
-    <row r="26" spans="1:59" s="17" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:59" s="15" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
-      <c r="B26" s="306" t="s">
-[...12 lines deleted...]
-      <c r="K26" s="69">
+      <c r="B26" s="134" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="135" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="103"/>
+      <c r="E26" s="103"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="104"/>
+      <c r="H26" s="103"/>
+      <c r="I26" s="103"/>
+      <c r="J26" s="305"/>
+      <c r="K26" s="108"/>
+      <c r="L26" s="103"/>
+      <c r="M26" s="103"/>
+      <c r="N26" s="103"/>
+      <c r="O26" s="103"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="103"/>
+      <c r="R26" s="105"/>
+      <c r="S26" s="107"/>
+      <c r="T26" s="324"/>
+      <c r="U26" s="103"/>
+      <c r="V26" s="104"/>
+      <c r="W26" s="57"/>
+      <c r="X26" s="103"/>
+      <c r="Y26" s="104"/>
+      <c r="Z26" s="103"/>
+      <c r="AA26" s="106"/>
+      <c r="AB26" s="326"/>
+      <c r="AC26" s="352"/>
+      <c r="AD26" s="103"/>
+      <c r="AE26" s="103"/>
+      <c r="AF26" s="103"/>
+      <c r="AG26" s="103"/>
+      <c r="AH26" s="103"/>
+      <c r="AI26" s="106"/>
+      <c r="AJ26" s="107"/>
+      <c r="AK26" s="365">
+        <v>10</v>
+      </c>
+      <c r="AL26" s="296">
+        <v>10</v>
+      </c>
+      <c r="AM26" s="265">
+        <v>8</v>
+      </c>
+      <c r="AN26" s="266">
+        <v>8</v>
+      </c>
+      <c r="AO26" s="279">
         <v>9</v>
       </c>
-      <c r="L26" s="104">
+      <c r="AP26" s="279">
         <v>9</v>
       </c>
-      <c r="M26" s="69">
-[...40 lines deleted...]
-      <c r="AR26" s="24"/>
+      <c r="AQ26" s="98"/>
+      <c r="AR26" s="20"/>
       <c r="AS26" s="1"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
     </row>
-    <row r="27" spans="1:59" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:59" s="14" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
-      <c r="B27" s="305"/>
-[...43 lines deleted...]
-      <c r="AR27" s="24"/>
+      <c r="B27" s="412" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="102" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" s="77"/>
+      <c r="E27" s="77"/>
+      <c r="F27" s="77"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="77"/>
+      <c r="I27" s="77"/>
+      <c r="J27" s="305"/>
+      <c r="K27" s="243">
+        <v>7</v>
+      </c>
+      <c r="L27" s="284">
+        <v>10</v>
+      </c>
+      <c r="M27" s="285">
+        <v>10</v>
+      </c>
+      <c r="N27" s="271">
+        <v>9</v>
+      </c>
+      <c r="O27" s="273">
+        <v>9</v>
+      </c>
+      <c r="P27" s="258">
+        <v>8</v>
+      </c>
+      <c r="Q27" s="253">
+        <v>8</v>
+      </c>
+      <c r="R27" s="80"/>
+      <c r="S27" s="81"/>
+      <c r="T27" s="315"/>
+      <c r="U27" s="77"/>
+      <c r="V27" s="78"/>
+      <c r="W27" s="77"/>
+      <c r="X27" s="77"/>
+      <c r="Y27" s="78"/>
+      <c r="Z27" s="77"/>
+      <c r="AA27" s="80"/>
+      <c r="AB27" s="321"/>
+      <c r="AC27" s="350"/>
+      <c r="AD27" s="77"/>
+      <c r="AE27" s="136"/>
+      <c r="AF27" s="77"/>
+      <c r="AG27" s="77"/>
+      <c r="AH27" s="77"/>
+      <c r="AI27" s="305"/>
+      <c r="AJ27" s="79"/>
+      <c r="AK27" s="77"/>
+      <c r="AL27" s="109"/>
+      <c r="AM27" s="78"/>
+      <c r="AN27" s="77"/>
+      <c r="AO27" s="77"/>
+      <c r="AP27" s="77"/>
+      <c r="AQ27" s="137"/>
+      <c r="AR27" s="20"/>
       <c r="AS27" s="1"/>
-    </row>
-    <row r="28" spans="1:59" s="16" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="1"/>
-      <c r="B28" s="217" t="s">
+      <c r="B28" s="413"/>
+      <c r="C28" s="138" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="139"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="308"/>
+      <c r="K28" s="173"/>
+      <c r="L28" s="57"/>
+      <c r="M28" s="68"/>
+      <c r="N28" s="57"/>
+      <c r="O28" s="68"/>
+      <c r="P28" s="56"/>
+      <c r="Q28" s="57"/>
+      <c r="R28" s="110"/>
+      <c r="S28" s="141"/>
+      <c r="T28" s="313"/>
+      <c r="U28" s="57"/>
+      <c r="V28" s="140"/>
+      <c r="W28" s="57"/>
+      <c r="X28" s="57"/>
+      <c r="Y28" s="56"/>
+      <c r="Z28" s="57"/>
+      <c r="AA28" s="111"/>
+      <c r="AB28" s="335"/>
+      <c r="AC28" s="353"/>
+      <c r="AD28" s="139"/>
+      <c r="AE28" s="139"/>
+      <c r="AF28" s="139"/>
+      <c r="AG28" s="57"/>
+      <c r="AH28" s="57"/>
+      <c r="AI28" s="111"/>
+      <c r="AJ28" s="141"/>
+      <c r="AK28" s="57"/>
+      <c r="AL28" s="55"/>
+      <c r="AM28" s="56"/>
+      <c r="AN28" s="57"/>
+      <c r="AO28" s="57"/>
+      <c r="AP28" s="57"/>
+      <c r="AQ28" s="57"/>
+      <c r="AR28" s="20"/>
+      <c r="AS28" s="1"/>
+    </row>
+    <row r="29" spans="1:59" s="13" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1"/>
+      <c r="B29" s="142" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="C28" s="88" t="s">
-[...6 lines deleted...]
-      <c r="H28" s="115">
+      <c r="D29" s="78"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="109"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="77"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="305"/>
+      <c r="K29" s="149"/>
+      <c r="L29" s="143"/>
+      <c r="M29" s="143"/>
+      <c r="N29" s="143"/>
+      <c r="O29" s="143"/>
+      <c r="P29" s="144"/>
+      <c r="Q29" s="143"/>
+      <c r="R29" s="145"/>
+      <c r="S29" s="148"/>
+      <c r="T29" s="336"/>
+      <c r="U29" s="143"/>
+      <c r="V29" s="146"/>
+      <c r="W29" s="261">
+        <v>8</v>
+      </c>
+      <c r="X29" s="275">
+        <v>9</v>
+      </c>
+      <c r="Y29" s="248">
         <v>7</v>
       </c>
-      <c r="I28" s="115"/>
-[...2 lines deleted...]
-      <c r="L28" s="218">
+      <c r="Z29" s="234">
         <v>6</v>
       </c>
-      <c r="M28" s="218"/>
-      <c r="N28" s="218">
+      <c r="AA29" s="147"/>
+      <c r="AB29" s="337"/>
+      <c r="AC29" s="356"/>
+      <c r="AD29" s="234">
+        <v>6</v>
+      </c>
+      <c r="AE29" s="293">
+        <v>10</v>
+      </c>
+      <c r="AF29" s="275">
         <v>9</v>
       </c>
-      <c r="O28" s="218"/>
-      <c r="P28" s="219">
+      <c r="AG29" s="261">
         <v>8</v>
       </c>
-      <c r="Q28" s="218"/>
-[...7 lines deleted...]
-      <c r="Y28" s="223">
+      <c r="AH29" s="376"/>
+      <c r="AI29" s="366">
         <v>7</v>
       </c>
-      <c r="Z28" s="218">
-[...90 lines deleted...]
-      <c r="AR29" s="24"/>
+      <c r="AJ29" s="145"/>
+      <c r="AK29" s="143"/>
+      <c r="AL29" s="149"/>
+      <c r="AM29" s="146"/>
+      <c r="AN29" s="77"/>
+      <c r="AO29" s="77"/>
+      <c r="AP29" s="77"/>
+      <c r="AQ29" s="77"/>
+      <c r="AR29" s="20"/>
       <c r="AS29" s="1"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
     </row>
     <row r="30" spans="1:59" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A30" s="1"/>
-      <c r="B30" s="303" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="117">
+      <c r="B30" s="408" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="192" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="78"/>
+      <c r="E30" s="253">
         <v>8</v>
       </c>
-      <c r="E30" s="115">
+      <c r="F30" s="240">
         <v>7</v>
       </c>
-      <c r="F30" s="169">
+      <c r="G30" s="78"/>
+      <c r="H30" s="77"/>
+      <c r="I30" s="284">
         <v>10</v>
       </c>
-      <c r="G30" s="117"/>
-[...14 lines deleted...]
-      <c r="V30" s="117">
+      <c r="J30" s="305"/>
+      <c r="K30" s="109"/>
+      <c r="L30" s="150"/>
+      <c r="M30" s="77"/>
+      <c r="N30" s="77"/>
+      <c r="O30" s="77"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="77"/>
+      <c r="R30" s="79"/>
+      <c r="S30" s="81"/>
+      <c r="T30" s="338">
         <v>7</v>
       </c>
-      <c r="W30" s="115"/>
-[...2 lines deleted...]
-      <c r="Z30" s="230">
+      <c r="U30" s="77"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="271">
         <v>9</v>
       </c>
-      <c r="AA30" s="121"/>
-[...3 lines deleted...]
-      <c r="AE30" s="115">
+      <c r="X30" s="77"/>
+      <c r="Y30" s="151"/>
+      <c r="Z30" s="152"/>
+      <c r="AA30" s="80"/>
+      <c r="AB30" s="321"/>
+      <c r="AC30" s="350"/>
+      <c r="AD30" s="77"/>
+      <c r="AE30" s="77"/>
+      <c r="AF30" s="77"/>
+      <c r="AG30" s="271">
         <v>9</v>
       </c>
-      <c r="AF30" s="115"/>
-[...11 lines deleted...]
-      <c r="AR30" s="24"/>
+      <c r="AH30" s="153"/>
+      <c r="AI30" s="367"/>
+      <c r="AJ30" s="79"/>
+      <c r="AK30" s="77"/>
+      <c r="AL30" s="109"/>
+      <c r="AM30" s="78"/>
+      <c r="AN30" s="77"/>
+      <c r="AO30" s="77"/>
+      <c r="AP30" s="77"/>
+      <c r="AQ30" s="77"/>
+      <c r="AR30" s="20"/>
       <c r="AS30" s="1"/>
     </row>
     <row r="31" spans="1:59" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A31" s="1"/>
-      <c r="B31" s="304"/>
-[...10 lines deleted...]
-      <c r="K31" s="86">
+      <c r="B31" s="411"/>
+      <c r="C31" s="192" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="252">
+        <v>8</v>
+      </c>
+      <c r="E31" s="57"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="242">
         <v>7</v>
       </c>
-      <c r="L31" s="85">
+      <c r="I31" s="57"/>
+      <c r="J31" s="305"/>
+      <c r="K31" s="55"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="57"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="57"/>
+      <c r="R31" s="110"/>
+      <c r="S31" s="141"/>
+      <c r="T31" s="313"/>
+      <c r="U31" s="57"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="57"/>
+      <c r="X31" s="225">
+        <v>6</v>
+      </c>
+      <c r="Y31" s="154"/>
+      <c r="Z31" s="155"/>
+      <c r="AA31" s="111"/>
+      <c r="AB31" s="335"/>
+      <c r="AC31" s="353"/>
+      <c r="AD31" s="57"/>
+      <c r="AE31" s="57"/>
+      <c r="AF31" s="57"/>
+      <c r="AG31" s="57"/>
+      <c r="AH31" s="57"/>
+      <c r="AI31" s="111"/>
+      <c r="AJ31" s="141"/>
+      <c r="AK31" s="315"/>
+      <c r="AL31" s="278">
+        <v>9</v>
+      </c>
+      <c r="AM31" s="222">
         <v>5</v>
       </c>
-      <c r="M31" s="86">
-[...22 lines deleted...]
-      <c r="AF31" s="86">
+      <c r="AN31" s="156"/>
+      <c r="AO31" s="57"/>
+      <c r="AP31" s="57"/>
+      <c r="AQ31" s="286">
         <v>10</v>
       </c>
-      <c r="AG31" s="86"/>
-[...12 lines deleted...]
-      <c r="AR31" s="24"/>
+      <c r="AR31" s="20"/>
       <c r="AS31" s="1"/>
     </row>
     <row r="32" spans="1:59" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A32" s="1"/>
-      <c r="B32" s="304"/>
-[...6 lines deleted...]
-      <c r="G32" s="240">
+      <c r="B32" s="411"/>
+      <c r="C32" s="158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" s="157"/>
+      <c r="E32" s="158"/>
+      <c r="F32" s="159"/>
+      <c r="G32" s="213">
         <v>5</v>
       </c>
-      <c r="H32" s="241">
+      <c r="H32" s="160"/>
+      <c r="I32" s="161"/>
+      <c r="J32" s="309"/>
+      <c r="K32" s="109"/>
+      <c r="L32" s="78"/>
+      <c r="M32" s="77"/>
+      <c r="N32" s="77"/>
+      <c r="O32" s="77"/>
+      <c r="P32" s="78"/>
+      <c r="Q32" s="77"/>
+      <c r="R32" s="80"/>
+      <c r="S32" s="81"/>
+      <c r="T32" s="315"/>
+      <c r="U32" s="218">
+        <v>5</v>
+      </c>
+      <c r="V32" s="233">
         <v>6</v>
       </c>
-      <c r="I32" s="242"/>
-[...5 lines deleted...]
-      <c r="O32" s="115">
+      <c r="W32" s="77"/>
+      <c r="X32" s="77"/>
+      <c r="Y32" s="162"/>
+      <c r="Z32" s="163"/>
+      <c r="AA32" s="80"/>
+      <c r="AB32" s="321"/>
+      <c r="AC32" s="350"/>
+      <c r="AD32" s="77"/>
+      <c r="AE32" s="77"/>
+      <c r="AF32" s="77"/>
+      <c r="AG32" s="77"/>
+      <c r="AH32" s="77"/>
+      <c r="AI32" s="80"/>
+      <c r="AJ32" s="81"/>
+      <c r="AK32" s="316">
         <v>6</v>
       </c>
-      <c r="P32" s="117"/>
-[...4 lines deleted...]
-      <c r="U32" s="115">
+      <c r="AL32" s="109"/>
+      <c r="AM32" s="78"/>
+      <c r="AN32" s="164"/>
+      <c r="AO32" s="77"/>
+      <c r="AP32" s="77"/>
+      <c r="AQ32" s="77"/>
+      <c r="AR32" s="20"/>
+      <c r="AS32" s="1"/>
+    </row>
+    <row r="33" spans="1:59" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="1"/>
+      <c r="B33" s="411"/>
+      <c r="C33" s="194" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="78"/>
+      <c r="E33" s="77"/>
+      <c r="F33" s="77"/>
+      <c r="G33" s="79"/>
+      <c r="H33" s="77"/>
+      <c r="I33" s="77"/>
+      <c r="J33" s="306"/>
+      <c r="K33" s="109"/>
+      <c r="L33" s="78"/>
+      <c r="M33" s="77"/>
+      <c r="N33" s="77"/>
+      <c r="O33" s="77"/>
+      <c r="P33" s="78"/>
+      <c r="Q33" s="77"/>
+      <c r="R33" s="79"/>
+      <c r="S33" s="81"/>
+      <c r="T33" s="315"/>
+      <c r="U33" s="109"/>
+      <c r="V33" s="77"/>
+      <c r="W33" s="77"/>
+      <c r="X33" s="82"/>
+      <c r="Y33" s="253">
+        <v>8</v>
+      </c>
+      <c r="Z33" s="271">
+        <v>9</v>
+      </c>
+      <c r="AA33" s="111"/>
+      <c r="AB33" s="335"/>
+      <c r="AC33" s="338">
+        <v>7</v>
+      </c>
+      <c r="AD33" s="241">
+        <v>7</v>
+      </c>
+      <c r="AE33" s="218">
         <v>5</v>
       </c>
-      <c r="V32" s="117"/>
-[...57 lines deleted...]
-      <c r="AC33" s="238">
+      <c r="AF33" s="218">
+        <v>5</v>
+      </c>
+      <c r="AG33" s="77"/>
+      <c r="AH33" s="286">
+        <v>10</v>
+      </c>
+      <c r="AI33" s="368" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ33" s="110"/>
+      <c r="AK33" s="77"/>
+      <c r="AL33" s="55"/>
+      <c r="AM33" s="82"/>
+      <c r="AN33" s="388">
+        <v>6</v>
+      </c>
+      <c r="AO33" s="235">
+        <v>6</v>
+      </c>
+      <c r="AP33" s="82"/>
+      <c r="AQ33" s="165"/>
+      <c r="AR33" s="20"/>
+      <c r="AS33" s="1"/>
+    </row>
+    <row r="34" spans="1:59" s="12" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="1"/>
+      <c r="B34" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="202" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="210">
+        <v>5</v>
+      </c>
+      <c r="E34" s="224">
+        <v>6</v>
+      </c>
+      <c r="F34" s="254">
+        <v>8</v>
+      </c>
+      <c r="G34" s="241">
         <v>7</v>
       </c>
-      <c r="AD33" s="254"/>
-[...21 lines deleted...]
-      <c r="C34" s="175" t="s">
+      <c r="H34" s="283">
+        <v>10</v>
+      </c>
+      <c r="I34" s="271">
+        <v>9</v>
+      </c>
+      <c r="J34" s="305"/>
+      <c r="K34" s="109"/>
+      <c r="L34" s="77"/>
+      <c r="M34" s="109"/>
+      <c r="N34" s="77"/>
+      <c r="O34" s="77"/>
+      <c r="P34" s="78"/>
+      <c r="Q34" s="77"/>
+      <c r="R34" s="79"/>
+      <c r="S34" s="81"/>
+      <c r="T34" s="315"/>
+      <c r="U34" s="109"/>
+      <c r="V34" s="77"/>
+      <c r="W34" s="77"/>
+      <c r="X34" s="82"/>
+      <c r="Y34" s="77"/>
+      <c r="Z34" s="77"/>
+      <c r="AA34" s="111"/>
+      <c r="AB34" s="335"/>
+      <c r="AC34" s="315"/>
+      <c r="AD34" s="77"/>
+      <c r="AE34" s="77"/>
+      <c r="AF34" s="77"/>
+      <c r="AG34" s="77"/>
+      <c r="AH34" s="77"/>
+      <c r="AI34" s="305"/>
+      <c r="AJ34" s="110"/>
+      <c r="AK34" s="56"/>
+      <c r="AL34" s="77"/>
+      <c r="AM34" s="82"/>
+      <c r="AN34" s="77"/>
+      <c r="AO34" s="82"/>
+      <c r="AP34" s="58"/>
+      <c r="AQ34" s="82"/>
+      <c r="AR34" s="20"/>
+      <c r="AS34" s="1"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59" s="21" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="1"/>
+      <c r="B35" s="201" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="192" t="s">
         <v>14</v>
       </c>
-      <c r="D34" s="117"/>
-[...20 lines deleted...]
-      <c r="W34" s="86">
+      <c r="D35" s="167"/>
+      <c r="E35" s="92"/>
+      <c r="F35" s="168"/>
+      <c r="G35" s="92"/>
+      <c r="H35" s="168"/>
+      <c r="I35" s="92"/>
+      <c r="J35" s="305"/>
+      <c r="K35" s="228">
+        <v>6</v>
+      </c>
+      <c r="L35" s="216">
+        <v>5</v>
+      </c>
+      <c r="M35" s="297">
+        <v>9</v>
+      </c>
+      <c r="N35" s="246">
+        <v>7</v>
+      </c>
+      <c r="O35" s="253">
+        <v>8</v>
+      </c>
+      <c r="P35" s="168"/>
+      <c r="Q35" s="288">
         <v>10</v>
       </c>
-      <c r="X34" s="77">
-[...84 lines deleted...]
-      <c r="AR35" s="24"/>
+      <c r="R35" s="168"/>
+      <c r="S35" s="168"/>
+      <c r="T35" s="339"/>
+      <c r="U35" s="109"/>
+      <c r="V35" s="168"/>
+      <c r="W35" s="92"/>
+      <c r="X35" s="200"/>
+      <c r="Y35" s="92"/>
+      <c r="Z35" s="170"/>
+      <c r="AA35" s="168"/>
+      <c r="AB35" s="340"/>
+      <c r="AC35" s="357"/>
+      <c r="AD35" s="92"/>
+      <c r="AE35" s="92"/>
+      <c r="AF35" s="92"/>
+      <c r="AG35" s="168"/>
+      <c r="AH35" s="92"/>
+      <c r="AI35" s="77"/>
+      <c r="AJ35" s="168"/>
+      <c r="AK35" s="315"/>
+      <c r="AL35" s="92"/>
+      <c r="AM35" s="200"/>
+      <c r="AN35" s="92"/>
+      <c r="AO35" s="200"/>
+      <c r="AP35" s="82"/>
+      <c r="AQ35" s="184"/>
+      <c r="AR35" s="20"/>
       <c r="AS35" s="1"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
     </row>
-    <row r="36" spans="1:59" s="14" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:59" s="11" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="1"/>
-      <c r="B36" s="265" t="s">
-[...18 lines deleted...]
-      <c r="Q36" s="115">
+      <c r="B36" s="169" t="s">
+        <v>57</v>
+      </c>
+      <c r="C36" s="195" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" s="167"/>
+      <c r="E36" s="92"/>
+      <c r="F36" s="168"/>
+      <c r="G36" s="92"/>
+      <c r="H36" s="168"/>
+      <c r="I36" s="92"/>
+      <c r="J36" s="305"/>
+      <c r="K36" s="300">
+        <v>9</v>
+      </c>
+      <c r="L36" s="253">
         <v>8</v>
       </c>
-      <c r="R36" s="118"/>
-[...25 lines deleted...]
-      <c r="AR36" s="24"/>
+      <c r="M36" s="224">
+        <v>6</v>
+      </c>
+      <c r="N36" s="218">
+        <v>5</v>
+      </c>
+      <c r="O36" s="284">
+        <v>10</v>
+      </c>
+      <c r="P36" s="241">
+        <v>7</v>
+      </c>
+      <c r="Q36" s="77"/>
+      <c r="R36" s="110"/>
+      <c r="S36" s="171"/>
+      <c r="T36" s="253">
+        <v>8</v>
+      </c>
+      <c r="U36" s="284">
+        <v>10</v>
+      </c>
+      <c r="V36" s="218">
+        <v>5</v>
+      </c>
+      <c r="W36" s="224">
+        <v>6</v>
+      </c>
+      <c r="X36" s="241">
+        <v>7</v>
+      </c>
+      <c r="Y36" s="271">
+        <v>9</v>
+      </c>
+      <c r="Z36" s="77"/>
+      <c r="AA36" s="341"/>
+      <c r="AB36" s="342"/>
+      <c r="AC36" s="357"/>
+      <c r="AD36" s="92"/>
+      <c r="AE36" s="92"/>
+      <c r="AF36" s="92"/>
+      <c r="AG36" s="167"/>
+      <c r="AH36" s="92"/>
+      <c r="AI36" s="305"/>
+      <c r="AJ36" s="168"/>
+      <c r="AK36" s="247">
+        <v>7</v>
+      </c>
+      <c r="AL36" s="264">
+        <v>8</v>
+      </c>
+      <c r="AM36" s="236">
+        <v>6</v>
+      </c>
+      <c r="AN36" s="216">
+        <v>5</v>
+      </c>
+      <c r="AO36" s="170"/>
+      <c r="AP36" s="167"/>
+      <c r="AQ36" s="92"/>
+      <c r="AR36" s="1"/>
       <c r="AS36" s="1"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
     </row>
-    <row r="37" spans="1:59" s="14" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="37" spans="1:59" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
-      <c r="B37" s="269"/>
-[...47 lines deleted...]
-      <c r="AR37" s="24"/>
+      <c r="B37" s="403" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="395"/>
+      <c r="D37" s="395"/>
+      <c r="E37" s="395"/>
+      <c r="F37" s="395"/>
+      <c r="G37" s="395"/>
+      <c r="H37" s="395"/>
+      <c r="I37" s="395"/>
+      <c r="J37" s="396"/>
+      <c r="K37" s="172"/>
+      <c r="L37" s="172"/>
+      <c r="M37" s="172"/>
+      <c r="N37" s="172"/>
+      <c r="O37" s="172"/>
+      <c r="P37" s="172"/>
+      <c r="Q37" s="172"/>
+      <c r="R37" s="172"/>
+      <c r="S37" s="172"/>
+      <c r="T37" s="172"/>
+      <c r="U37" s="172"/>
+      <c r="V37" s="172"/>
+      <c r="W37" s="172"/>
+      <c r="X37" s="172"/>
+      <c r="Y37" s="172"/>
+      <c r="Z37" s="172"/>
+      <c r="AA37" s="172"/>
+      <c r="AB37" s="172"/>
+      <c r="AC37" s="172"/>
+      <c r="AD37" s="172"/>
+      <c r="AE37" s="172"/>
+      <c r="AF37" s="172"/>
+      <c r="AG37" s="172"/>
+      <c r="AH37" s="172"/>
+      <c r="AI37" s="172"/>
+      <c r="AJ37" s="172"/>
+      <c r="AK37" s="172"/>
+      <c r="AL37" s="172"/>
+      <c r="AM37" s="172"/>
+      <c r="AN37" s="172"/>
+      <c r="AO37" s="172"/>
+      <c r="AP37" s="172"/>
+      <c r="AQ37" s="172"/>
+      <c r="AR37" s="1"/>
       <c r="AS37" s="1"/>
-      <c r="AT37"/>
-[...14 lines deleted...]
-    <row r="38" spans="1:59" s="15" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:59" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
-      <c r="B38" s="273" t="s">
-[...57 lines deleted...]
-      <c r="AR38" s="24"/>
+      <c r="B38" s="404"/>
+      <c r="C38" s="405"/>
+      <c r="D38" s="405"/>
+      <c r="E38" s="405"/>
+      <c r="F38" s="405"/>
+      <c r="G38" s="405"/>
+      <c r="H38" s="405"/>
+      <c r="I38" s="405"/>
+      <c r="J38" s="405"/>
+      <c r="K38" s="406"/>
+      <c r="L38" s="407"/>
+      <c r="M38" s="407"/>
+      <c r="N38" s="407"/>
+      <c r="O38" s="407"/>
+      <c r="P38" s="407"/>
+      <c r="Q38" s="407"/>
+      <c r="R38" s="407"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="5"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="5"/>
+      <c r="AF38" s="5"/>
+      <c r="AG38" s="5"/>
+      <c r="AH38" s="5"/>
+      <c r="AI38" s="5"/>
+      <c r="AJ38" s="5"/>
+      <c r="AK38" s="5"/>
+      <c r="AL38" s="5"/>
+      <c r="AM38" s="5"/>
+      <c r="AN38" s="5"/>
+      <c r="AO38" s="5"/>
+      <c r="AP38" s="5"/>
+      <c r="AQ38" s="5"/>
+      <c r="AR38" s="1"/>
       <c r="AS38" s="1"/>
-      <c r="AT38"/>
-[...14 lines deleted...]
-    <row r="39" spans="1:59" s="25" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="1:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
-      <c r="B39" s="273"/>
-[...45 lines deleted...]
-      <c r="AR39" s="24"/>
+      <c r="B39" s="406"/>
+      <c r="C39" s="407"/>
+      <c r="D39" s="407"/>
+      <c r="E39" s="407"/>
+      <c r="F39" s="407"/>
+      <c r="G39" s="407"/>
+      <c r="H39" s="407"/>
+      <c r="I39" s="407"/>
+      <c r="J39" s="407"/>
+      <c r="K39" s="406"/>
+      <c r="L39" s="407"/>
+      <c r="M39" s="407"/>
+      <c r="N39" s="407"/>
+      <c r="O39" s="407"/>
+      <c r="P39" s="407"/>
+      <c r="Q39" s="407"/>
+      <c r="R39" s="415"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="5"/>
+      <c r="AD39" s="5"/>
+      <c r="AE39" s="5"/>
+      <c r="AF39" s="5"/>
+      <c r="AG39" s="5"/>
+      <c r="AH39" s="5"/>
+      <c r="AI39" s="5"/>
+      <c r="AJ39" s="5"/>
+      <c r="AK39" s="5"/>
+      <c r="AL39" s="5"/>
+      <c r="AM39" s="5"/>
+      <c r="AN39" s="5"/>
+      <c r="AO39" s="5"/>
+      <c r="AP39" s="5"/>
+      <c r="AQ39" s="5"/>
+      <c r="AR39" s="1"/>
       <c r="AS39" s="1"/>
-      <c r="AT39"/>
-[...93 lines deleted...]
-      <c r="AQ40" s="137"/>
+    </row>
+    <row r="40" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="20"/>
+      <c r="B40" s="406"/>
+      <c r="C40" s="407"/>
+      <c r="D40" s="407"/>
+      <c r="E40" s="407"/>
+      <c r="F40" s="407"/>
+      <c r="G40" s="407"/>
+      <c r="H40" s="407"/>
+      <c r="I40" s="407"/>
+      <c r="J40" s="407"/>
+      <c r="K40" s="406"/>
+      <c r="L40" s="407"/>
+      <c r="M40" s="407"/>
+      <c r="N40" s="407"/>
+      <c r="O40" s="407"/>
+      <c r="P40" s="407"/>
+      <c r="Q40" s="407"/>
+      <c r="R40" s="415"/>
+      <c r="S40" s="1"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+      <c r="X40" s="1"/>
+      <c r="Y40" s="1"/>
+      <c r="Z40" s="1"/>
+      <c r="AA40" s="1"/>
+      <c r="AB40" s="1"/>
+      <c r="AC40" s="1"/>
+      <c r="AD40" s="1"/>
+      <c r="AE40" s="1"/>
+      <c r="AF40" s="1"/>
+      <c r="AG40" s="1"/>
+      <c r="AH40" s="1"/>
+      <c r="AI40" s="1"/>
+      <c r="AJ40" s="1"/>
+      <c r="AK40" s="1"/>
+      <c r="AL40" s="1"/>
+      <c r="AM40" s="1"/>
+      <c r="AN40" s="1"/>
+      <c r="AO40" s="1"/>
+      <c r="AP40" s="1"/>
+      <c r="AQ40" s="1"/>
       <c r="AR40" s="1"/>
       <c r="AS40" s="1"/>
-      <c r="AT40"/>
-[...14 lines deleted...]
-    <row r="41" spans="1:59" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="1"/>
-      <c r="B41" s="310" t="s">
-[...42 lines deleted...]
-      <c r="AQ41" s="289"/>
+      <c r="B41" s="406"/>
+      <c r="C41" s="407"/>
+      <c r="D41" s="407"/>
+      <c r="E41" s="407"/>
+      <c r="F41" s="407"/>
+      <c r="G41" s="407"/>
+      <c r="H41" s="407"/>
+      <c r="I41" s="407"/>
+      <c r="J41" s="407"/>
+      <c r="K41" s="406"/>
+      <c r="L41" s="407"/>
+      <c r="M41" s="407"/>
+      <c r="N41" s="407"/>
+      <c r="O41" s="407"/>
+      <c r="P41" s="407"/>
+      <c r="Q41" s="407"/>
+      <c r="R41" s="415"/>
+      <c r="S41" s="1"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1"/>
+      <c r="AA41" s="1"/>
+      <c r="AB41" s="1"/>
+      <c r="AC41" s="1"/>
+      <c r="AD41" s="1"/>
+      <c r="AE41" s="1"/>
+      <c r="AF41" s="1"/>
+      <c r="AG41" s="1"/>
+      <c r="AH41" s="1"/>
+      <c r="AI41" s="1"/>
+      <c r="AJ41" s="1"/>
+      <c r="AK41" s="1"/>
+      <c r="AL41" s="1"/>
+      <c r="AM41" s="1"/>
+      <c r="AN41" s="1"/>
+      <c r="AO41" s="1"/>
+      <c r="AP41" s="1"/>
+      <c r="AQ41" s="1"/>
       <c r="AR41" s="1"/>
       <c r="AS41" s="1"/>
     </row>
-    <row r="42" spans="1:59" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="1"/>
-      <c r="B42" s="307"/>
-[...40 lines deleted...]
-      <c r="AQ42" s="5"/>
+      <c r="B42" s="406"/>
+      <c r="C42" s="407"/>
+      <c r="D42" s="407"/>
+      <c r="E42" s="407"/>
+      <c r="F42" s="407"/>
+      <c r="G42" s="407"/>
+      <c r="H42" s="407"/>
+      <c r="I42" s="407"/>
+      <c r="J42" s="407"/>
+      <c r="K42" s="406"/>
+      <c r="L42" s="407"/>
+      <c r="M42" s="407"/>
+      <c r="N42" s="407"/>
+      <c r="O42" s="407"/>
+      <c r="P42" s="407"/>
+      <c r="Q42" s="407"/>
+      <c r="R42" s="415"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1"/>
+      <c r="AA42" s="1"/>
+      <c r="AB42" s="1"/>
+      <c r="AC42" s="1"/>
+      <c r="AD42" s="1"/>
+      <c r="AE42" s="1"/>
+      <c r="AF42" s="1"/>
+      <c r="AG42" s="1"/>
+      <c r="AH42" s="1"/>
+      <c r="AI42" s="1"/>
+      <c r="AJ42" s="1"/>
+      <c r="AK42" s="1"/>
+      <c r="AL42" s="1"/>
+      <c r="AM42" s="1"/>
+      <c r="AN42" s="1"/>
+      <c r="AO42" s="1"/>
+      <c r="AP42" s="1"/>
+      <c r="AQ42" s="1"/>
       <c r="AR42" s="1"/>
       <c r="AS42" s="1"/>
     </row>
-    <row r="43" spans="1:59" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="1"/>
-      <c r="B43" s="307"/>
-[...40 lines deleted...]
-      <c r="AQ43" s="5"/>
+      <c r="B43" s="406"/>
+      <c r="C43" s="407"/>
+      <c r="D43" s="407"/>
+      <c r="E43" s="407"/>
+      <c r="F43" s="407"/>
+      <c r="G43" s="407"/>
+      <c r="H43" s="407"/>
+      <c r="I43" s="407"/>
+      <c r="J43" s="407"/>
+      <c r="K43" s="406"/>
+      <c r="L43" s="407"/>
+      <c r="M43" s="407"/>
+      <c r="N43" s="407"/>
+      <c r="O43" s="407"/>
+      <c r="P43" s="407"/>
+      <c r="Q43" s="407"/>
+      <c r="R43" s="415"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+      <c r="X43" s="1"/>
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="1"/>
+      <c r="AA43" s="1"/>
+      <c r="AB43" s="1"/>
+      <c r="AC43" s="1"/>
+      <c r="AD43" s="1"/>
+      <c r="AE43" s="1"/>
+      <c r="AF43" s="1"/>
+      <c r="AG43" s="1"/>
+      <c r="AH43" s="1"/>
+      <c r="AI43" s="1"/>
+      <c r="AJ43" s="1"/>
+      <c r="AK43" s="1"/>
+      <c r="AL43" s="1"/>
+      <c r="AM43" s="1"/>
+      <c r="AN43" s="1"/>
+      <c r="AO43" s="1"/>
+      <c r="AP43" s="1"/>
+      <c r="AQ43" s="1"/>
       <c r="AR43" s="1"/>
       <c r="AS43" s="1"/>
     </row>
-    <row r="44" spans="1:59" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1"/>
-      <c r="B44" s="307"/>
-[...15 lines deleted...]
-      <c r="R44" s="309"/>
+      <c r="B44" s="406"/>
+      <c r="C44" s="407"/>
+      <c r="D44" s="407"/>
+      <c r="E44" s="407"/>
+      <c r="F44" s="407"/>
+      <c r="G44" s="407"/>
+      <c r="H44" s="407"/>
+      <c r="I44" s="407"/>
+      <c r="J44" s="407"/>
+      <c r="K44" s="406"/>
+      <c r="L44" s="407"/>
+      <c r="M44" s="407"/>
+      <c r="N44" s="407"/>
+      <c r="O44" s="407"/>
+      <c r="P44" s="407"/>
+      <c r="Q44" s="407"/>
+      <c r="R44" s="415"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="1"/>
       <c r="AB44" s="1"/>
       <c r="AC44" s="1"/>
       <c r="AD44" s="1"/>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
       <c r="AP44" s="1"/>
       <c r="AQ44" s="1"/>
       <c r="AR44" s="1"/>
       <c r="AS44" s="1"/>
     </row>
-    <row r="45" spans="1:59" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="1"/>
-      <c r="B45" s="307"/>
-[...15 lines deleted...]
-      <c r="R45" s="309"/>
+      <c r="B45" s="406"/>
+      <c r="C45" s="407"/>
+      <c r="D45" s="407"/>
+      <c r="E45" s="407"/>
+      <c r="F45" s="407"/>
+      <c r="G45" s="407"/>
+      <c r="H45" s="407"/>
+      <c r="I45" s="407"/>
+      <c r="J45" s="407"/>
+      <c r="K45" s="406"/>
+      <c r="L45" s="407"/>
+      <c r="M45" s="407"/>
+      <c r="N45" s="407"/>
+      <c r="O45" s="407"/>
+      <c r="P45" s="407"/>
+      <c r="Q45" s="407"/>
+      <c r="R45" s="415"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
       <c r="AB45" s="1"/>
       <c r="AC45" s="1"/>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
       <c r="AP45" s="1"/>
       <c r="AQ45" s="1"/>
       <c r="AR45" s="1"/>
       <c r="AS45" s="1"/>
     </row>
-    <row r="46" spans="1:59" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="1"/>
-      <c r="B46" s="307"/>
-[...15 lines deleted...]
-      <c r="R46" s="309"/>
+      <c r="B46" s="414"/>
+      <c r="C46" s="402"/>
+      <c r="D46" s="402"/>
+      <c r="E46" s="402"/>
+      <c r="F46" s="402"/>
+      <c r="G46" s="402"/>
+      <c r="H46" s="402"/>
+      <c r="I46" s="402"/>
+      <c r="J46" s="402"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="1"/>
+      <c r="Q46" s="1"/>
+      <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
       <c r="AB46" s="1"/>
       <c r="AC46" s="1"/>
       <c r="AD46" s="1"/>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
       <c r="AP46" s="1"/>
       <c r="AQ46" s="1"/>
       <c r="AR46" s="1"/>
       <c r="AS46" s="1"/>
     </row>
-    <row r="47" spans="1:59" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="1"/>
-      <c r="B47" s="307"/>
-[...15 lines deleted...]
-      <c r="R47" s="309"/>
+      <c r="B47" s="1"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+      <c r="P47" s="1"/>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
       <c r="AA47" s="1"/>
       <c r="AB47" s="1"/>
       <c r="AC47" s="1"/>
       <c r="AD47" s="1"/>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
       <c r="AP47" s="1"/>
       <c r="AQ47" s="1"/>
       <c r="AR47" s="1"/>
       <c r="AS47" s="1"/>
     </row>
-    <row r="48" spans="1:59" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:59" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="1"/>
-      <c r="B48" s="307"/>
-[...15 lines deleted...]
-      <c r="R48" s="309"/>
+      <c r="B48" s="1"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+      <c r="P48" s="1"/>
+      <c r="Q48" s="1"/>
+      <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
       <c r="AC48" s="1"/>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
       <c r="AP48" s="1"/>
       <c r="AQ48" s="1"/>
       <c r="AR48" s="1"/>
       <c r="AS48" s="1"/>
     </row>
-    <row r="49" spans="1:45" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:45" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="1"/>
-      <c r="B49" s="307"/>
-[...15 lines deleted...]
-      <c r="R49" s="309"/>
+      <c r="B49" s="1"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1"/>
+      <c r="P49" s="1"/>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
       <c r="AR49" s="1"/>
       <c r="AS49" s="1"/>
     </row>
     <row r="50" spans="1:45" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="1"/>
-      <c r="B50" s="313"/>
-[...7 lines deleted...]
-      <c r="J50" s="299"/>
+      <c r="B50" s="1"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="1"/>
+      <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
@@ -15332,253 +15575,69 @@
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
       <c r="X237" s="1"/>
       <c r="Y237" s="1"/>
       <c r="Z237" s="1"/>
       <c r="AA237" s="1"/>
       <c r="AB237" s="1"/>
       <c r="AC237" s="1"/>
       <c r="AD237" s="1"/>
       <c r="AE237" s="1"/>
       <c r="AF237" s="1"/>
       <c r="AG237" s="1"/>
       <c r="AH237" s="1"/>
       <c r="AI237" s="1"/>
       <c r="AJ237" s="1"/>
       <c r="AK237" s="1"/>
       <c r="AL237" s="1"/>
       <c r="AM237" s="1"/>
       <c r="AN237" s="1"/>
       <c r="AO237" s="1"/>
       <c r="AP237" s="1"/>
       <c r="AQ237" s="1"/>
       <c r="AR237" s="1"/>
       <c r="AS237" s="1"/>
     </row>
-    <row r="238" spans="1:45" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...201 lines deleted...]
-    <row r="256" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -16277,92 +16336,86 @@
     <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="1002" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="31">
+    <mergeCell ref="K38:R38"/>
+    <mergeCell ref="K39:R39"/>
+    <mergeCell ref="K40:R40"/>
+    <mergeCell ref="B43:J43"/>
+    <mergeCell ref="B44:J44"/>
+    <mergeCell ref="B40:J40"/>
+    <mergeCell ref="B45:J45"/>
+    <mergeCell ref="B46:J46"/>
+    <mergeCell ref="K41:R41"/>
     <mergeCell ref="K42:R42"/>
     <mergeCell ref="K43:R43"/>
     <mergeCell ref="K44:R44"/>
-    <mergeCell ref="B47:J47"/>
-[...2 lines deleted...]
-    <mergeCell ref="B50:J50"/>
     <mergeCell ref="K45:R45"/>
-    <mergeCell ref="K46:R46"/>
-[...6 lines deleted...]
-    <mergeCell ref="B46:J46"/>
     <mergeCell ref="B41:J41"/>
     <mergeCell ref="B42:J42"/>
-    <mergeCell ref="B43:J43"/>
-[...1 lines deleted...]
-    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="B37:J37"/>
+    <mergeCell ref="B38:J38"/>
+    <mergeCell ref="B39:J39"/>
     <mergeCell ref="B20:B21"/>
-    <mergeCell ref="B22:B23"/>
-    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="B30:B33"/>
     <mergeCell ref="AK6:AP6"/>
     <mergeCell ref="AK4:AP4"/>
     <mergeCell ref="AK3:AP3"/>
     <mergeCell ref="AC6:AJ6"/>
     <mergeCell ref="D6:J6"/>
     <mergeCell ref="K6:S6"/>
     <mergeCell ref="K3:AB3"/>
     <mergeCell ref="K4:AB4"/>
     <mergeCell ref="T6:AB6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
-  <pageSetup scale="28" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="55" fitToWidth="2" fitToHeight="2" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>